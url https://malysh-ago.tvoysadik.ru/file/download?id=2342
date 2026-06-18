--- v0 (2026-02-05)
+++ v1 (2026-06-18)
@@ -1,44 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Default Extension="sigs" ContentType="application/vnd.openxmlformats-package.digital-signature-origin"/>
+  <Override PartName="/_xmlsignatures/sig1.xml" ContentType="application/vnd.openxmlformats-package.digital-signature-xmlsignature+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/package/2006/relationships/digital-signature/origin" Target="_xmlsignatures/origin.sigs"/></Relationships>
+
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="570" windowWidth="28455" windowHeight="11955"/>
   </bookViews>
   <sheets>
     <sheet name="ПГ(ППРФ 1279)" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="63">
   <si>
     <t>Приложение
 к Положению о порядке формирования,
 утверждения планов-графиков закупок, внесения
 изменений в такие планы-графики, размещения
 планов-графиков закупок в единой
 информационной системе в сфере закупок,
@@ -3699,50 +3702,190 @@
     <mergeCell ref="M28:M31"/>
     <mergeCell ref="L28:L31"/>
     <mergeCell ref="U28:U30"/>
     <mergeCell ref="G28:K28"/>
     <mergeCell ref="B28:B31"/>
     <mergeCell ref="C28:E28"/>
     <mergeCell ref="F28:F31"/>
     <mergeCell ref="A28:A31"/>
     <mergeCell ref="V28:V30"/>
     <mergeCell ref="W28:W30"/>
     <mergeCell ref="X28:X30"/>
     <mergeCell ref="G23:H23"/>
     <mergeCell ref="C23:F23"/>
     <mergeCell ref="I23:J23"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="I24:J24"/>
     <mergeCell ref="G24:H24"/>
     <mergeCell ref="C24:F24"/>
     <mergeCell ref="A24:B24"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="15" orientation="landscape"/>
 </worksheet>
 </file>
 
+<file path=_xmlsignatures/_rels/origin.sigs.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/digital-signature/signature" Target="sig1.xml"/></Relationships>
+</file>
+
+<file path=_xmlsignatures/sig1.xml><?xml version="1.0" encoding="utf-8"?>
+<Signature xmlns="http://www.w3.org/2000/09/xmldsig#" Id="idPackageSignature">
+  <SignedInfo>
+    <CanonicalizationMethod Algorithm="http://www.w3.org/TR/2001/REC-xml-c14n-20010315"/>
+    <SignatureMethod Algorithm="http://www.w3.org/2000/09/xmldsig#rsa-sha1"/>
+    <Reference Type="http://www.w3.org/2000/09/xmldsig#Object" URI="#idPackageObject">
+      <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+      <DigestValue>tJPNRO6vbwK6PDclB4QB9fzwOtA=</DigestValue>
+    </Reference>
+    <Reference Type="http://www.w3.org/2000/09/xmldsig#Object" URI="#idOfficeObject">
+      <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+      <DigestValue>qHaQ7908NIwzGU7HYBA+z0wQ+Vo=</DigestValue>
+    </Reference>
+  </SignedInfo>
+  <SignatureValue>DuoNdVfilMwew+8TUacOzSuPNEipnN6xfOYFAasXA1wMa+0pLJixpjD7vZaUXdRcqES6ms8Bhr/PnYxKRmm+kiO6Dy6Y14e+O/i1yvtq3aLzs3G1ju/jagiOdO2Bc7L9eczCm9xHDsqtScfXsJHoPOHC3v7iusZlSz4FYNLyFEMEFk3vu9IEGCMdytp/Uw/zrspBXFtwH932VBM0v9WJJu1YMgEj9tLiONRn6qhIK0sNRogZeh8G0ldM+yNI1Fi6pbFqk4nfS64O7wsnDwM19KkSqE2XBMNh738JNgupY6qh1EUMLUdTPMCU+NEx1OlHgoSmr8rISzXih3tgK39/ANczs4eSnx3cpJ0efKApbytp5NSniIvKd4xcnV3ze/ZgmFBsNRDoUbcWeX+LQw4XCfMQPmmU8fosacME9oMIq1RFp4TMrmADLZnhtCIpR00XMSiEa3Cu2QXpT+72BX5c7d1n0+EANi/G0lxIXHm6/aWOxusAvx7jADwP7OFExRVEYPcl5gAMQni4ATRQ7U15htCEA+bR+pRj3GTXlDEHrd9Tm8m2+xIGimPJSUaAtn4uXtFsBb43aqisxYVEZefuiKrVPox7U7H9lv43LetIf1qabfo7QHlZkJhdZIxJKTzMtaLwEQ3jJ1MPlipESbE99EUZMn/7zxvtFHYkyQxgmJo=</SignatureValue>
+  <KeyInfo>
+    <X509Data>
+      <X509Certificate>MIIFxTCCA60CFFKx8I21pKOCxkR+uRKUbRN5tsa8MA0GCSqGSIb3DQEBCwUAMIGQ
+MS4wLAYDVQQDDCXRgdCw0LnRgtGL0L7QsdGA0LDQt9C+0LLQsNC90LjRji7RgNGE
+MS4wLAYDVQQKDCXRgdCw0LnRgtGL0L7QsdGA0LDQt9C+0LLQsNC90LjRji7RgNGE
+MSEwHwYDVQQHDBjQldC60LDRgtC10YDQuNC90LHRg9GA0LMxCzAJBgNVBAYTAlJV
+MB4XDTI2MDQyMDE3NTU1MFoXDTI3MDQyMDE3NTU1MFowgawxODA2BgNVBAMML9CR
+0LDRgtGC0LDQu9C+0LLQsCDQrtC70LjRjyAg0KXQsNC70LjQu9C+0LLQvdCwMWMw
+YQYDVQQKDFrQnNCRINCU0J7QoyDQlNC10YLRgdC60LjQuSDRgdCw0LQg0JzQsNC7
+0YvRiCDQkNCc0J4g0KHQniwg0JTQtdGC0YHQutC40Lkg0YHQsNC0INCc0LDQu9GL
+0YgxCzAJBgNVBAYTAlJVMIICIjANBgkqhkiG9w0BAQEFAAOCAg8AMIICCgKCAgEA
+tCWP+BlnJALu02QWViwxMeIlNERpMmnw6b6R5hM5p1zcYae/jnFLEKvyrBX+9wj3
+88gEztRi8H0qARIbWEAUsDEIvaLK33pQ5PXCHqUphH6Gsahj173TBlhfWckU7+YQ
+cr68ZhdxpJMWpKXHtrY04GPM4qidyIuGIIJG6cPHYaGQ8yBNbj+miYtWCGWA1PmS
+SIpOzr0NJ5+z/QAuSUvFdnFqWX5W0CdWiVDVOiSKC8S2eqsgcXAwpiQh8GJO1qTt
+suVn3kkjd8WWLEvGlrTGEXeyCrqQ21TNrA4/UFZFbpfBaEJEbcdqF6IfwPXiR8Pk
+O5b7hq9amNIEHL7vZi+mDP3CuXGzdkkZi7ZS3BzwdjIeHoBXiiM1EBve9jHtB2fc
+kTjEPQ43NLpn+W5J/b6ApaRgoVW7/ie7s3HVg2rn+Z8vowdD71Wb3s/kdN6h/NP+
+KkyBCiOmwFG1XCirC81npTtRQS8KaNS9xl8qBtcauw2WIcVNZXQjDoJLgaq8IxOL
+1r8UxEiWBKJSGHeo49N7U3BU6+vBg8xVCRojMrYF1G8iqesSmqY7dtJw/H/JNTnc
+oh8QCMSyON+HrJk663tisB10S/JSiVi9471glH1f5O0yNU5mTNNcA+rNd+Z8aaLV
+hJm3W2SGgBN8XDI2elClWiTN2Y1G6q+lkfeJiqXEu6sCAwEAATANBgkqhkiG9w0B
+AQsFAAOCAgEApeJ6C43fXohU0f+yZ+AWv261xUc+kNAP16q8oH5TeWSCpiC2+r/u
+VidmQvVsymY8TsE9fykwRC+Ahfo3yBTuqbJddR9pVhmo3919NZ/5UGilPxxQghEG
+vMcTsSm4gKUKfijOSBz1HXVLWiYq2oRe6dLf9lOkfmHNOZkQ238TU5BF6/cfA4Rj
+Sk29n9gh0r3nlTHc3b5uDaSGKOd+eIDiP7DumQVDb0Ms0ElhuQ43cK63rwhF+XTJ
+vXvRJo3Dt4DCAPb4vlPieqHPEviDpa0Q08hm1slgAwbvAT/7DcyRwkEgxdNCvl+j
+h7c1PJTsKFPjFr3rxMKlC8Wcju92r+arfqAnHLt7zf/Ft8f8NFORADdmagp4mviE
+RQeYJcBG3BlCerztWe4ab7/cphoQOIJqnsyqjUqzjbJsV7bBEO+wmDuRVdkbNShC
+tbz0gY75c8Pcmtnk1cPP4dqgaaBC+b/5ZF4/54YwxcocwUvj337rw6OH6VkWt6f4
+ATFI9RWmrgVsQ4EjT3Zp0f318Ju+x9wPLOnjtYHa6yr6JU/tv9coFBeSbxEa55Gn
+SypyvsrzraR3LEj8bHhPfC9J4bFkamwOvYzxSggEwBZ7mib4nkqrrrH7xH+zBTEq
+ZuVkHGgmJhhF1OTX0dGQ0MFpWlTIjykPELmzDJxJl2ucVzqBOBvajpA=</X509Certificate>
+    </X509Data>
+  </KeyInfo>
+  <Object xmlns:mdssi="http://schemas.openxmlformats.org/package/2006/digital-signature" Id="idPackageObject">
+    <Manifest>
+      <Reference URI="/_rels/.rels?ContentType=application/vnd.openxmlformats-package.relationships+xml">
+        <Transforms>
+          <Transform Algorithm="http://schemas.openxmlformats.org/package/2006/RelationshipTransform">
+            <mdssi:RelationshipReference SourceId="rId1"/>
+          </Transform>
+          <Transform Algorithm="http://www.w3.org/TR/2001/REC-xml-c14n-20010315"/>
+        </Transforms>
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>+nAd0bim5u961Z6hkrztwiSj8HA=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/_rels/workbook.xml.rels?ContentType=application/vnd.openxmlformats-package.relationships+xml">
+        <Transforms>
+          <Transform Algorithm="http://schemas.openxmlformats.org/package/2006/RelationshipTransform">
+            <mdssi:RelationshipReference SourceId="rId3"/>
+            <mdssi:RelationshipReference SourceId="rId2"/>
+            <mdssi:RelationshipReference SourceId="rId1"/>
+            <mdssi:RelationshipReference SourceId="rId5"/>
+            <mdssi:RelationshipReference SourceId="rId4"/>
+          </Transform>
+          <Transform Algorithm="http://www.w3.org/TR/2001/REC-xml-c14n-20010315"/>
+        </Transforms>
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>F4eOFS80mNlPkb43Z+nfkFWyN2M=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/../customXml/item1.xml?ContentType=application/xml">
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>2jmj7l5rSw0yVb/vlWAYkK/YBwk=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/sharedStrings.xml?ContentType=application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml">
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>I5V6QS/RurVNanE2SVMMyTvvmqk=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/styles.xml?ContentType=application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml">
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>NrSLkN8jE85efGbWLSrOcKL9AzE=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/theme/theme1.xml?ContentType=application/vnd.openxmlformats-officedocument.theme+xml">
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>5hSD3OaROZVW6JVe7YReCUVSSjI=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/workbook.xml?ContentType=application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml">
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>pOkcPtFdi/HwQEOQyHI7rCnPh3Y=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/worksheets/sheet1.xml?ContentType=application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml">
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>zXLhyPX/51FuCOERK3iqetwDAOI=</DigestValue>
+      </Reference>
+    </Manifest>
+    <SignatureProperties>
+      <SignatureProperty Id="idSignatureTime" Target="#idPackageSignature">
+        <mdssi:SignatureTime>
+          <mdssi:Format>YYYY-MM-DDThh:mm:ssTZD</mdssi:Format>
+          <mdssi:Value>2026-06-02T08:24:15Z</mdssi:Value>
+        </mdssi:SignatureTime>
+      </SignatureProperty>
+    </SignatureProperties>
+  </Object>
+  <Object Id="idOfficeObject">
+    <SignatureProperties>
+      <SignatureProperty Id="idOfficeV1Details" Target="#idPackageSignature">
+        <SignatureInfoV1 xmlns="http://schemas.microsoft.com/office/2006/digsig">
+          <SetupID/>
+          <SignatureText/>
+          <SignatureImage/>
+          <SignatureComments>Защита подлинности документа</SignatureComments>
+          <WindowsVersion>5.1</WindowsVersion>
+          <OfficeVersion>12.0</OfficeVersion>
+          <ApplicationVersion>12.0</ApplicationVersion>
+          <Monitors>1</Monitors>
+          <HorizontalResolution>1680</HorizontalResolution>
+          <VerticalResolution>1050</VerticalResolution>
+          <ColorDepth>32</ColorDepth>
+          <SignatureProviderId>{00000000-0000-0000-0000-000000000000}</SignatureProviderId>
+          <SignatureProviderUrl/>
+          <SignatureProviderDetails>9</SignatureProviderDetails>
+          <ManifestHashAlgorithm>http://www.w3.org/2000/09/xmldsig#sha1</ManifestHashAlgorithm>
+          <SignatureType>1</SignatureType>
+        </SignatureInfoV1>
+      </SignatureProperty>
+    </SignatureProperties>
+  </Object>
+</Signature>
+</file>
+
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <MailMerge>
   <Parameters>
     <Parameter Name="ReportMode" Type="System.Int32" Value="6"/>
     <Parameter Name="ReportBaseParams" Type="System.String" Value="&lt;?xml version=&quot;1.0&quot; encoding=&quot;utf-16&quot;?&gt;&lt;ShortPrimaryServiceReportArguments xmlns:xsi=&quot;http://www.w3.org/2001/XMLSchema-instance&quot; xmlns:xsd=&quot;http://www.w3.org/2001/XMLSchema&quot;&gt;&lt;Code&gt;DOCUMENTS_GZW_RPG&lt;/Code&gt;&lt;ObjectCode&gt;DOCUMENTS_GZW_RPG&lt;/ObjectCode&gt;&lt;DocLink&gt;2488131&lt;/DocLink&gt;&lt;DocName&gt;План - график № пг-202603623001696 от 14.01.2026&lt;/DocName&gt;&lt;VariantLink xsi:nil=&quot;true&quot; /&gt;&lt;SvodReportLink xsi:nil=&quot;true&quot; /&gt;&lt;ReportLink xsi:nil=&quot;true&quot; /&gt;&lt;SilentMode&gt;false&lt;/SilentMode&gt;&lt;/ShortPrimaryServiceReportArguments&gt;"/>
     <Parameter Name="cbcr_ПГ(ППРФ 1279)!link" Type="System.Int32" Value="2488131"/>
     <Parameter Name="cbcr_ПГ(ППРФ 1279)!number" Type="System.Int32" Value="1"/>
   </Parameters>
 </MailMerge>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4055DA42-5073-4F49-AE3C-E4E0F0A31774}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>