--- v0 (2026-02-05)
+++ v1 (2026-06-19)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="sigs" ContentType="application/vnd.openxmlformats-package.digital-signature-origin"/>
+  <Override PartName="/_xmlsignatures/sig1.xml" ContentType="application/vnd.openxmlformats-package.digital-signature-xmlsignature+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/> 
-</Relationships>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/digital-signature/origin" Target="_xmlsignatures/origin.sigs"/></Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr filterPrivacy="1"/>
   <sheets>
     <sheet name="Page 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="JR_PAGE_ANCHOR_0_1">'Page 1'!$A$1</definedName>
   </definedNames>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts>
     <numFmt numFmtId="0" formatCode="General"/>
     <numFmt numFmtId="1" formatCode="@"/>
   </numFmts>
   <fonts>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1975,25 +1977,168 @@
     <mergeCell ref="O22:Q22"/>
     <mergeCell ref="R22:T22"/>
     <mergeCell ref="D23:E23"/>
     <mergeCell ref="F23:G23"/>
     <mergeCell ref="O23:Q23"/>
     <mergeCell ref="R23:T23"/>
     <mergeCell ref="D24:E24"/>
     <mergeCell ref="F24:G24"/>
     <mergeCell ref="O24:Q24"/>
     <mergeCell ref="R24:T24"/>
     <mergeCell ref="D25:E25"/>
     <mergeCell ref="F25:G25"/>
     <mergeCell ref="O25:Q25"/>
     <mergeCell ref="R25:T25"/>
     <mergeCell ref="A26:H26"/>
     <mergeCell ref="O26:Q26"/>
     <mergeCell ref="R26:T26"/>
     <mergeCell ref="A27:H27"/>
     <mergeCell ref="A28:H28"/>
   </mergeCells>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.0" footer="0.0"/>
   <pageSetup orientation="portrait"/>
   <drawing r:id="rIdDr1"/>
 </worksheet>
 </file>
+
+<file path=_xmlsignatures/_rels/origin.sigs.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/digital-signature/signature" Target="sig1.xml"/></Relationships>
+</file>
+
+<file path=_xmlsignatures/sig1.xml><?xml version="1.0" encoding="utf-8"?>
+<Signature xmlns="http://www.w3.org/2000/09/xmldsig#" Id="idPackageSignature">
+  <SignedInfo>
+    <CanonicalizationMethod Algorithm="http://www.w3.org/TR/2001/REC-xml-c14n-20010315"/>
+    <SignatureMethod Algorithm="http://www.w3.org/2000/09/xmldsig#rsa-sha1"/>
+    <Reference Type="http://www.w3.org/2000/09/xmldsig#Object" URI="#idPackageObject">
+      <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+      <DigestValue>x6uIOBGzaBN5I30bflmdNZKqTxA=</DigestValue>
+    </Reference>
+    <Reference Type="http://www.w3.org/2000/09/xmldsig#Object" URI="#idOfficeObject">
+      <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+      <DigestValue>qHaQ7908NIwzGU7HYBA+z0wQ+Vo=</DigestValue>
+    </Reference>
+  </SignedInfo>
+  <SignatureValue>oV9bepRnHdkoVMdG4clHeXkI8mxXNsH03JDdchwdyp4V7yoqpq11mIW1fj4Hu6KI3d3SGmiidjCzaSu4ipsmjJt8t6HRW9E0VwUsh1/9gpa+VgWfoSLAEqaXVDMUTNH+pKCpXuWVTh5f4TYGNSAw9bq0y/GZTDWHsyAvonbKMuyg4onnBPvpB74i3KaXml/PhU3gDPXEnLXkN/Y/ayvF+ZYEOP1gpQy0STxoTlbD3FFvSKmBdH4iWkze5lo02FMBxdjKQJtTlRbxTRbTwEyn27DqwKertTmlxPZlqzfKBPQ9UAdlL9PTdOgFOB5n1eJQ0Z8qOuqzMgl6quCGHkd2j+/Pxi6JED11Cm1OR8/9kTEuPSp19iw1ytiGJCOLpK8NSnYaetM+GMj0oo/8gMV67RGcg/j5pYeWpk7fWOmSA1lZZ+agauEtzfyL6x1vC7ZpG3FQ2b5pwsci2X1D+SwVymk2RXe97WU6dKmFLxyK6qIbpRDWr2LEJ20wlzp/2iOE299S0Rbj/E4ANxdsA9hkeZgI+ORlIIDUMnTzHj6y4fDlFoTq8uJFf3lpMeoAp7YIdG+X1X1K2e8hrAJoCx/HpaKHFOvJv2zPvC8Hh1CF3nCyFhVAmwv9rBbrClt28HXbv1Yf5F8Fe6rSgegjqy4NzztrEUg0hct2r6hrDOIgkGQ=</SignatureValue>
+  <KeyInfo>
+    <X509Data>
+      <X509Certificate>MIIFxTCCA60CFFKx8I21pKOCxkR+uRKUbRN5tsa8MA0GCSqGSIb3DQEBCwUAMIGQ
+MS4wLAYDVQQDDCXRgdCw0LnRgtGL0L7QsdGA0LDQt9C+0LLQsNC90LjRji7RgNGE
+MS4wLAYDVQQKDCXRgdCw0LnRgtGL0L7QsdGA0LDQt9C+0LLQsNC90LjRji7RgNGE
+MSEwHwYDVQQHDBjQldC60LDRgtC10YDQuNC90LHRg9GA0LMxCzAJBgNVBAYTAlJV
+MB4XDTI2MDQyMDE3NTU1MFoXDTI3MDQyMDE3NTU1MFowgawxODA2BgNVBAMML9CR
+0LDRgtGC0LDQu9C+0LLQsCDQrtC70LjRjyAg0KXQsNC70LjQu9C+0LLQvdCwMWMw
+YQYDVQQKDFrQnNCRINCU0J7QoyDQlNC10YLRgdC60LjQuSDRgdCw0LQg0JzQsNC7
+0YvRiCDQkNCc0J4g0KHQniwg0JTQtdGC0YHQutC40Lkg0YHQsNC0INCc0LDQu9GL
+0YgxCzAJBgNVBAYTAlJVMIICIjANBgkqhkiG9w0BAQEFAAOCAg8AMIICCgKCAgEA
+tCWP+BlnJALu02QWViwxMeIlNERpMmnw6b6R5hM5p1zcYae/jnFLEKvyrBX+9wj3
+88gEztRi8H0qARIbWEAUsDEIvaLK33pQ5PXCHqUphH6Gsahj173TBlhfWckU7+YQ
+cr68ZhdxpJMWpKXHtrY04GPM4qidyIuGIIJG6cPHYaGQ8yBNbj+miYtWCGWA1PmS
+SIpOzr0NJ5+z/QAuSUvFdnFqWX5W0CdWiVDVOiSKC8S2eqsgcXAwpiQh8GJO1qTt
+suVn3kkjd8WWLEvGlrTGEXeyCrqQ21TNrA4/UFZFbpfBaEJEbcdqF6IfwPXiR8Pk
+O5b7hq9amNIEHL7vZi+mDP3CuXGzdkkZi7ZS3BzwdjIeHoBXiiM1EBve9jHtB2fc
+kTjEPQ43NLpn+W5J/b6ApaRgoVW7/ie7s3HVg2rn+Z8vowdD71Wb3s/kdN6h/NP+
+KkyBCiOmwFG1XCirC81npTtRQS8KaNS9xl8qBtcauw2WIcVNZXQjDoJLgaq8IxOL
+1r8UxEiWBKJSGHeo49N7U3BU6+vBg8xVCRojMrYF1G8iqesSmqY7dtJw/H/JNTnc
+oh8QCMSyON+HrJk663tisB10S/JSiVi9471glH1f5O0yNU5mTNNcA+rNd+Z8aaLV
+hJm3W2SGgBN8XDI2elClWiTN2Y1G6q+lkfeJiqXEu6sCAwEAATANBgkqhkiG9w0B
+AQsFAAOCAgEApeJ6C43fXohU0f+yZ+AWv261xUc+kNAP16q8oH5TeWSCpiC2+r/u
+VidmQvVsymY8TsE9fykwRC+Ahfo3yBTuqbJddR9pVhmo3919NZ/5UGilPxxQghEG
+vMcTsSm4gKUKfijOSBz1HXVLWiYq2oRe6dLf9lOkfmHNOZkQ238TU5BF6/cfA4Rj
+Sk29n9gh0r3nlTHc3b5uDaSGKOd+eIDiP7DumQVDb0Ms0ElhuQ43cK63rwhF+XTJ
+vXvRJo3Dt4DCAPb4vlPieqHPEviDpa0Q08hm1slgAwbvAT/7DcyRwkEgxdNCvl+j
+h7c1PJTsKFPjFr3rxMKlC8Wcju92r+arfqAnHLt7zf/Ft8f8NFORADdmagp4mviE
+RQeYJcBG3BlCerztWe4ab7/cphoQOIJqnsyqjUqzjbJsV7bBEO+wmDuRVdkbNShC
+tbz0gY75c8Pcmtnk1cPP4dqgaaBC+b/5ZF4/54YwxcocwUvj337rw6OH6VkWt6f4
+ATFI9RWmrgVsQ4EjT3Zp0f318Ju+x9wPLOnjtYHa6yr6JU/tv9coFBeSbxEa55Gn
+SypyvsrzraR3LEj8bHhPfC9J4bFkamwOvYzxSggEwBZ7mib4nkqrrrH7xH+zBTEq
+ZuVkHGgmJhhF1OTX0dGQ0MFpWlTIjykPELmzDJxJl2ucVzqBOBvajpA=</X509Certificate>
+    </X509Data>
+  </KeyInfo>
+  <Object xmlns:mdssi="http://schemas.openxmlformats.org/package/2006/digital-signature" Id="idPackageObject">
+    <Manifest>
+      <Reference URI="/_rels/.rels?ContentType=application/vnd.openxmlformats-package.relationships+xml">
+        <Transforms>
+          <Transform Algorithm="http://schemas.openxmlformats.org/package/2006/RelationshipTransform">
+            <mdssi:RelationshipReference SourceId="rId1"/>
+          </Transform>
+          <Transform Algorithm="http://www.w3.org/TR/2001/REC-xml-c14n-20010315"/>
+        </Transforms>
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>+nAd0bim5u961Z6hkrztwiSj8HA=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/_rels/workbook.xml.rels?ContentType=application/vnd.openxmlformats-package.relationships+xml">
+        <Transforms>
+          <Transform Algorithm="http://schemas.openxmlformats.org/package/2006/RelationshipTransform">
+            <mdssi:RelationshipReference SourceId="rIdSt"/>
+            <mdssi:RelationshipReference SourceId="rId1"/>
+          </Transform>
+          <Transform Algorithm="http://www.w3.org/TR/2001/REC-xml-c14n-20010315"/>
+        </Transforms>
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>0TdqEF9ioDa/hVwZq2Nsgt5RUaI=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/worksheets/_rels/sheet1.xml.rels?ContentType=application/vnd.openxmlformats-package.relationships+xml">
+        <Transforms>
+          <Transform Algorithm="http://schemas.openxmlformats.org/package/2006/RelationshipTransform">
+            <mdssi:RelationshipReference SourceId="rIdDr1"/>
+          </Transform>
+          <Transform Algorithm="http://www.w3.org/TR/2001/REC-xml-c14n-20010315"/>
+        </Transforms>
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>KkhFbbNXHtEZeMx/l1QFQw1/u3Q=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/drawings/_rels/drawing1.xml.rels?ContentType=application/vnd.openxmlformats-package.relationships+xml">
+        <Transforms>
+          <Transform Algorithm="http://schemas.openxmlformats.org/package/2006/RelationshipTransform"/>
+          <Transform Algorithm="http://www.w3.org/TR/2001/REC-xml-c14n-20010315"/>
+        </Transforms>
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>fVlhhWXYMNEYdRpEs8Fqiw2TmE4=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/styles.xml?ContentType=application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml">
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>Q+7a9JDe0ks4KWULSuwG46YmbsA=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/workbook.xml?ContentType=application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml">
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>EMAVrsYcghVzgxEXMXeqCpZfTOw=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/worksheets/sheet1.xml?ContentType=application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml">
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>p+eZhmyoVyAyBQtxz7UXTV9wnTE=</DigestValue>
+      </Reference>
+    </Manifest>
+    <SignatureProperties>
+      <SignatureProperty Id="idSignatureTime" Target="#idPackageSignature">
+        <mdssi:SignatureTime>
+          <mdssi:Format>YYYY-MM-DDThh:mm:ssTZD</mdssi:Format>
+          <mdssi:Value>2026-06-02T08:24:12Z</mdssi:Value>
+        </mdssi:SignatureTime>
+      </SignatureProperty>
+    </SignatureProperties>
+  </Object>
+  <Object Id="idOfficeObject">
+    <SignatureProperties>
+      <SignatureProperty Id="idOfficeV1Details" Target="#idPackageSignature">
+        <SignatureInfoV1 xmlns="http://schemas.microsoft.com/office/2006/digsig">
+          <SetupID/>
+          <SignatureText/>
+          <SignatureImage/>
+          <SignatureComments>Защита подлинности документа</SignatureComments>
+          <WindowsVersion>5.1</WindowsVersion>
+          <OfficeVersion>12.0</OfficeVersion>
+          <ApplicationVersion>12.0</ApplicationVersion>
+          <Monitors>1</Monitors>
+          <HorizontalResolution>1680</HorizontalResolution>
+          <VerticalResolution>1050</VerticalResolution>
+          <ColorDepth>32</ColorDepth>
+          <SignatureProviderId>{00000000-0000-0000-0000-000000000000}</SignatureProviderId>
+          <SignatureProviderUrl/>
+          <SignatureProviderDetails>9</SignatureProviderDetails>
+          <ManifestHashAlgorithm>http://www.w3.org/2000/09/xmldsig#sha1</ManifestHashAlgorithm>
+          <SignatureType>1</SignatureType>
+        </SignatureInfoV1>
+      </SignatureProperty>
+    </SignatureProperties>
+  </Object>
+</Signature>
+</file>